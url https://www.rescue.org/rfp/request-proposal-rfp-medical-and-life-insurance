--- v0 (2026-07-01)
+++ v1 (2026-07-22)
@@ -18,135 +18,93 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3CF667FD" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:t>Request for Proposal (RFP) </w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:t>Medical and Life Insurance”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54002FCC" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">لجنة الإنقاذ الدولية، هي منظمة طوعية دولية غير طائفية خاصة تقدم خدمات الإغاثة والحماية وإعادة التوطين للاجئين وضحايا القمع أو الصراع العنيف في بلد ثالث (غير بلدان اللجوء الأول) في لبنان وبتمويل من مختلف الجهات المانحة الدولية، تدعم اللجنة اللاجئين السوريين والمجتمعات المضيفة في مجالات الحماية وتمكين </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> والانتعاش الاقتصادي والتنمية والتعليم.</w:t>
+        <w:t>لجنة الإنقاذ الدولية، هي منظمة طوعية دولية غير طائفية خاصة تقدم خدمات الإغاثة والحماية وإعادة التوطين للاجئين وضحايا القمع أو الصراع العنيف في بلد ثالث (غير بلدان اللجوء الأول) في لبنان وبتمويل من مختلف الجهات المانحة الدولية، تدعم اللجنة اللاجئين السوريين والمجتمعات المضيفة في مجالات الحماية وتمكين المرأة والانتعاش الاقتصادي والتنمية والتعليم.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26368B9D" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بالشراكة مع الجهات المانحة تدعوا لجنة الإنقاذ الدولية مقدمي العروض إلى المشاركة في مناقصة </w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>التأمين الطبي والتأمين على الحياة</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1596CC19" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">دفتر الشروط الذي يتضمن دعوة لتقديم العطاءات والتعليمات لمقدمي العروض والمرفقات والشروط العامة والخاصة للعقد وما إلى ذلك ... إذا كنت </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> يرجى إرسال بريد إلكتروني إلينا على:</w:t>
+        <w:t>دفتر الشروط الذي يتضمن دعوة لتقديم العطاءات والتعليمات لمقدمي العروض والمرفقات والشروط العامة والخاصة للعقد وما إلى ذلك ... إذا كنت مهتمًا ، فيرجى العثور على ملف طلب تقديم العروض مرفقًا لمراجعك ولأي سؤال أو توضيح ، يرجى إرسال بريد إلكتروني إلينا على:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55208830" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427056">
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:tooltip="mailto:QA-medicalandlifeinsurance@rescue.org" w:history="1">
         <w:r w:rsidRPr="00427056">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QA-medicalandlifeinsurance@rescue.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C15809D" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -182,130 +140,133 @@
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الأول تقني</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t> و</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الثاني مالي </w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>وتسليمه إلى أحد مكاتبنا إذا سمحت الظروف؛ إذا لم تكن الظروف </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> لإرسالها شخصياً، يجب ارسالها إلكترونياً إلى البريد الإلكتروني</w:t>
+        <w:t>وتسليمه إلى أحد مكاتبنا إذا سمحت الظروف؛ إذا لم تكن الظروف مؤاتية لإرسالها شخصياً، يجب ارسالها إلكترونياً إلى البريد الإلكتروني</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB61B29" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:tooltip="mailto:LB.medicalandlifeinsurance-technical@rescue.org" w:history="1">
         <w:r w:rsidRPr="00427056">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LB.medicalandlifeinsurance-technical@rescue.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="073CB815" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:hyperlink r:id="rId6" w:tooltip="mailto:LB.medicalandlifeinsurance-financial@rescue.org" w:history="1">
         <w:r w:rsidRPr="00427056">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LB.medicalandlifeinsurance-financial@rescue.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F6EBC58" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قبل الساعة 16:00 مساءً كحد أقصى يوم</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163C5716" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
+    <w:p w14:paraId="163C5716" w14:textId="4348D517" w:rsidR="00427056" w:rsidRPr="007A1F7C" w:rsidRDefault="00427056" w:rsidP="007A1F7C">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تموز </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A1F7C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427056">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ال</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1F7C" w:rsidRPr="007A1F7C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>جمعة</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="23E595AD" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لن يتم قبول أي اقتراح بعد هذا الوقت</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ABC78B" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:t>The International Rescue Committee (the IRC) is a private international, nonsectarian, voluntary organization providing relief, protection and resettlement services for refugees and victims of oppression or violent conflict. With funding from various international donors, the IRC supports Syrian refugees and host communities throughout Lebanon in the areas of protection, women's empowerment, economic recovery and development, and education.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E12F418" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:t>In partnership with IRC donors, International Rescue Committee invites the bidders to participate in the tender of “</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medical and Life Insurance</w:t>
@@ -394,104 +355,112 @@
         <w:t>first technical</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> one and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>second financial</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, and submitted to one of our offices if conditions allow.</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
-        <w:t xml:space="preserve"> If not, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the files scanned to the e-mails:</w:t>
+        <w:t> If not, to send the files scanned to the e-mails:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125B5C17" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:t>Technical proposal: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tooltip="mailto:LB.medicalandlifeinsurance-technical@rescue.org" w:history="1">
         <w:r w:rsidRPr="00427056">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LB.medicalandlifeinsurance-technical@rescue.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55E8943A" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:t>Financial proposal</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00427056">
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="mailto:LB.medicalandlifeinsurance-financial@rescue.org" w:history="1">
         <w:r w:rsidRPr="00427056">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LB.medicalandlifeinsurance-financial@rescue.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="568B65E9" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
+    <w:p w14:paraId="568B65E9" w14:textId="0A179200" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>By maximum 16:00 PM on Tuesday 7 July 2026</w:t>
+        <w:t xml:space="preserve">By maximum 16:00 PM on </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1F7C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Friday 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD18A9D" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>No proposal will be accepted after this time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF8340" w14:textId="77777777" w:rsidR="00427056" w:rsidRPr="00427056" w:rsidRDefault="00427056" w:rsidP="00427056">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427056">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>For requesting the Request for Proposal + Annexes for participating in this tender, please send your request to </w:t>
@@ -525,72 +494,80 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00427056"/>
+    <w:rsid w:val="000D1438"/>
     <w:rsid w:val="00427056"/>
     <w:rsid w:val="00585822"/>
     <w:rsid w:val="00635416"/>
+    <w:rsid w:val="007A1F7C"/>
     <w:rsid w:val="00A23231"/>
     <w:rsid w:val="00B07CEF"/>
     <w:rsid w:val="00BB1370"/>
     <w:rsid w:val="00D81F22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1520,50 +1497,80 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00427056"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00427056"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A1F7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1F7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LB.medicalandlifeinsurance-technical@rescue.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QA-medicalandlifeinsurance@rescue.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LB.medicalandlifeinsurance-financial@rescue.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LB.medicalandlifeinsurance-technical@rescue.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QA-medicalandlifeinsurance@rescue.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QA-medicalandlifeinsurance@rescue.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LB.medicalandlifeinsurance-financial@rescue.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>